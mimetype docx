--- v0 (2026-08-14)
+++ v1 (2026-09-03)
@@ -390,56 +390,56 @@
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prefer not to say </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-929493243"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="647BE5B8" w14:textId="0F236547" w:rsidR="004A34D9" w:rsidRDefault="004A34D9" w:rsidP="004A34D9">
+    <w:p w14:paraId="647BE5B8" w14:textId="1DBB4633" w:rsidR="004A34D9" w:rsidRDefault="004A34D9" w:rsidP="004A34D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Is the gender you identify with the same ads your sex registered at birth?</w:t>
+        <w:t>Is the gender you identify with the same as your sex registered at birth?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AE14A2" w14:textId="673DC9FE" w:rsidR="004A34D9" w:rsidRDefault="004A34D9" w:rsidP="004A34D9">
       <w:r>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1045820061"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -2902,61 +2902,61 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00430DFC" w:rsidRPr="004A34D9" w:rsidSect="00084E73">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E819E36" w14:textId="77777777" w:rsidR="005979F3" w:rsidRDefault="005979F3" w:rsidP="004A34D9">
+    <w:p w14:paraId="0FD309A9" w14:textId="77777777" w:rsidR="004A3E5A" w:rsidRDefault="004A3E5A" w:rsidP="004A34D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BFD71D" w14:textId="77777777" w:rsidR="005979F3" w:rsidRDefault="005979F3" w:rsidP="004A34D9">
+    <w:p w14:paraId="0DF47ECA" w14:textId="77777777" w:rsidR="004A3E5A" w:rsidRDefault="004A3E5A" w:rsidP="004A34D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2968,61 +2968,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DC5A426" w14:textId="77777777" w:rsidR="005979F3" w:rsidRDefault="005979F3" w:rsidP="004A34D9">
+    <w:p w14:paraId="3AB64B77" w14:textId="77777777" w:rsidR="004A3E5A" w:rsidRDefault="004A3E5A" w:rsidP="004A34D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75CBE55F" w14:textId="77777777" w:rsidR="005979F3" w:rsidRDefault="005979F3" w:rsidP="004A34D9">
+    <w:p w14:paraId="2392BE09" w14:textId="77777777" w:rsidR="004A3E5A" w:rsidRDefault="004A3E5A" w:rsidP="004A34D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B74037D" w14:textId="77777777" w:rsidR="00AC355B" w:rsidRDefault="00AC355B" w:rsidP="00AC355B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
@@ -3300,91 +3300,94 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00E876E5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>hefyd</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="456E8227" w14:textId="5AC9D16C" w:rsidR="004A34D9" w:rsidRPr="00AC355B" w:rsidRDefault="004A34D9" w:rsidP="00AC355B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A34D9"/>
     <w:rsid w:val="00084E73"/>
     <w:rsid w:val="0010612C"/>
     <w:rsid w:val="00326A26"/>
     <w:rsid w:val="0036511F"/>
     <w:rsid w:val="00430DFC"/>
     <w:rsid w:val="00480B46"/>
     <w:rsid w:val="004A34D9"/>
     <w:rsid w:val="004A3A92"/>
+    <w:rsid w:val="004A3E5A"/>
     <w:rsid w:val="00581679"/>
     <w:rsid w:val="005979F3"/>
     <w:rsid w:val="0065345E"/>
     <w:rsid w:val="007864E2"/>
+    <w:rsid w:val="007C5D27"/>
     <w:rsid w:val="00831B8A"/>
     <w:rsid w:val="009673A3"/>
     <w:rsid w:val="009D15A4"/>
     <w:rsid w:val="00A11BD4"/>
     <w:rsid w:val="00A76B1F"/>
     <w:rsid w:val="00AC355B"/>
+    <w:rsid w:val="00E55D23"/>
     <w:rsid w:val="00F404A6"/>
     <w:rsid w:val="00FA2816"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4589,53 +4592,55 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D810EB"/>
     <w:rsid w:val="004A3A92"/>
     <w:rsid w:val="0060075D"/>
+    <w:rsid w:val="00855CF5"/>
     <w:rsid w:val="00933646"/>
     <w:rsid w:val="00AC7342"/>
     <w:rsid w:val="00D810EB"/>
+    <w:rsid w:val="00E55D23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cy-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -5487,68 +5492,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>EWC Word document template</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>705</Words>
-  <Characters>4022</Characters>
+  <Characters>4021</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4718</CharactersWithSpaces>
+  <CharactersWithSpaces>4717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sioned Wyn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>